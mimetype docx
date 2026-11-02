--- v0 (2026-05-06)
+++ v1 (2026-11-02)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FDDC8A4" w14:textId="77777777" w:rsidR="001C79B2" w:rsidRPr="00970B97" w:rsidRDefault="001C79B2" w:rsidP="001C79B2">
       <w:pPr>
         <w:ind w:firstLine="440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[様式１]</w:t>
       </w:r>
       <w:r w:rsidRPr="00970B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -68,72 +68,70 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="512EAA4A" w14:textId="4FE1BF38" w:rsidR="009D349C" w:rsidRPr="00EC1443" w:rsidRDefault="001C79B2" w:rsidP="001C79B2">
       <w:pPr>
         <w:ind w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">【　　　　　】ブロック　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC1443">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="000007FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>活動</w:t>
       </w:r>
-      <w:r w:rsidR="00861058" w:rsidRPr="00EC1443">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00861058" w:rsidRPr="000007FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>企画書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0647AA1C" w14:textId="3E91C725" w:rsidR="00861058" w:rsidRPr="00970B97" w:rsidRDefault="008D5977" w:rsidP="00861058">
+    <w:p w14:paraId="0655A3C1" w14:textId="2612611F" w:rsidR="00591B69" w:rsidRDefault="008D5977" w:rsidP="000007FB">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:ind w:firstLine="420"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>〇〇</w:t>
       </w:r>
       <w:r w:rsidR="00A17438" w:rsidRPr="00970B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00446372" w:rsidRPr="00970B97">
         <w:rPr>
@@ -156,81 +154,121 @@
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00857FF0" w:rsidRPr="00970B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="00861058" w:rsidRPr="00970B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="0086325E" w:rsidRPr="00970B97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>作成</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0655A3C1" w14:textId="77777777" w:rsidR="00591B69" w:rsidRPr="00970B97" w:rsidRDefault="00861058" w:rsidP="00387EC1">
+    <w:p w14:paraId="5A2C52D6" w14:textId="252187DF" w:rsidR="000007FB" w:rsidRPr="000007FB" w:rsidRDefault="000007FB" w:rsidP="000007FB">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="160"/>
-        <w:ind w:left="420" w:right="420" w:firstLineChars="2950" w:firstLine="6195"/>
+        <w:ind w:firstLine="422"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:szCs w:val="21"/>
-[...7 lines deleted...]
-        <w:t>担当者名：</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000007FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">担当者名：　　　　　　ｽﾃｰｼｮﾝ名：　　　　　　　　　TEL：　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0065740D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ﾒｰﾙ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000007FB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ｱﾄﾞﾚｽ：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E77E3B4" w14:textId="77777777" w:rsidR="00861058" w:rsidRPr="00970B97" w:rsidRDefault="00861058" w:rsidP="00792C36">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3113"/>
         <w:gridCol w:w="6917"/>
       </w:tblGrid>
       <w:tr w:rsidR="00861058" w:rsidRPr="00970B97" w14:paraId="41CA3809" w14:textId="77777777" w:rsidTr="00EC1443">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="786739E4" w14:textId="77777777" w:rsidR="00861058" w:rsidRPr="00970B97" w:rsidRDefault="004C5392" w:rsidP="007C6A08">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="160"/>
@@ -1257,774 +1295,753 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>備考</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67BF4993" w14:textId="77777777" w:rsidR="00800A89" w:rsidRPr="00970B97" w:rsidRDefault="00800A89" w:rsidP="00861058">
             <w:pPr>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6330002C" w14:textId="49DB830F" w:rsidR="00EC1443" w:rsidRDefault="00EC1443" w:rsidP="00EC1443">
+    <w:p w14:paraId="1DF2A9AE" w14:textId="3D5EF09F" w:rsidR="00CE69CF" w:rsidRPr="007D3BC8" w:rsidRDefault="00CE69CF" w:rsidP="00CE69CF">
       <w:pPr>
         <w:ind w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00812FA0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>＊講師謝金上限1時間1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00812FA0">
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>円</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（例）3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>分の場合：7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>円上限　　9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>分の場合：2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>円上限</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01642E17" w14:textId="77777777" w:rsidR="00CE69CF" w:rsidRPr="007D3BC8" w:rsidRDefault="00CE69CF" w:rsidP="00CE69CF">
+      <w:pPr>
+        <w:ind w:firstLine="422"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>＊ファシリテーター謝金：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>時間2,000円</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B48CC78" w14:textId="77777777" w:rsidR="00CE69CF" w:rsidRPr="007D3BC8" w:rsidRDefault="00CE69CF" w:rsidP="00CE69CF">
+      <w:pPr>
+        <w:ind w:firstLineChars="350" w:firstLine="632"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(謝金の支払いは、0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>時間単位とし、3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>分未満を0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>時間に切り上げ、3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>分以上を1時間に切り上げる)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D90691" w14:textId="77777777" w:rsidR="00CE69CF" w:rsidRPr="007D3BC8" w:rsidRDefault="00CE69CF" w:rsidP="00CE69CF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F4260">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>＊</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>謝金を個人に支払う場合は謝金＋交通費の合計から源泉所得税(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10.21%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を引いた額を支払う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADDA824" w14:textId="77777777" w:rsidR="00CE69CF" w:rsidRDefault="00CE69CF" w:rsidP="00CE69CF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="245" w:firstLine="517"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>講師謝金を個人以外の事業所等に支払う場合は源泉所得税を引かない額を事業所等に支払う</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4260">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34884126" w14:textId="2FF0A10B" w:rsidR="00CE69CF" w:rsidRPr="007D3BC8" w:rsidRDefault="00CE69CF" w:rsidP="00CE69CF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="150" w:firstLine="316"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>＊活動企画書提出</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>後企画内容が実施されなかった場合は、速やかに事務局へ連絡する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A382100" w14:textId="76C0C247" w:rsidR="00CE69CF" w:rsidRPr="005F6475" w:rsidRDefault="00CE69CF" w:rsidP="00CE69CF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="150" w:firstLine="316"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>4,000</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">＊非会員の研修費は、非会員のステーション：1000円、他職種：500円　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3BC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>円</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006F4260">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091296">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091296">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...80 lines deleted...]
-        <w:t>円上限</w:t>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091296">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="0065740D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091296">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>現在</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115E1CF6" w14:textId="575AFD03" w:rsidR="00213892" w:rsidRDefault="00213892" w:rsidP="00EC1443">
+    <w:p w14:paraId="5BB9DECA" w14:textId="0656E0CF" w:rsidR="00213892" w:rsidRPr="00CE69CF" w:rsidRDefault="00213892" w:rsidP="00CE69CF">
       <w:pPr>
         <w:ind w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00213892">
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="58A93AB9" w14:textId="055E0952" w:rsidR="003F14E3" w:rsidRPr="003F14E3" w:rsidRDefault="003F14E3" w:rsidP="00EC1443">
-[...346 lines deleted...]
-    <w:sectPr w:rsidR="00213892" w:rsidRPr="00C4682B" w:rsidSect="00EC1443">
+    <w:sectPr w:rsidR="00213892" w:rsidRPr="00CE69CF" w:rsidSect="00EC1443">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="320"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D36F82B" w14:textId="77777777" w:rsidR="007D7880" w:rsidRDefault="007D7880" w:rsidP="00E24782">
+    <w:p w14:paraId="4F6CB80C" w14:textId="77777777" w:rsidR="004B3A48" w:rsidRDefault="004B3A48" w:rsidP="00E24782">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B94B6C4" w14:textId="77777777" w:rsidR="007D7880" w:rsidRDefault="007D7880" w:rsidP="00E24782">
+    <w:p w14:paraId="063085D4" w14:textId="77777777" w:rsidR="004B3A48" w:rsidRDefault="004B3A48" w:rsidP="00E24782">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DAA68F3" w14:textId="77777777" w:rsidR="00E24782" w:rsidRDefault="00E24782" w:rsidP="00E24782">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:ind w:firstLine="420"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D664F49" w14:textId="77777777" w:rsidR="00E24782" w:rsidRDefault="00E24782" w:rsidP="00E24782">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:ind w:firstLine="420"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="576F07F2" w14:textId="77777777" w:rsidR="00E24782" w:rsidRDefault="00E24782" w:rsidP="00E24782">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:ind w:firstLine="420"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="068309D6" w14:textId="77777777" w:rsidR="007D7880" w:rsidRDefault="007D7880" w:rsidP="00E24782">
+    <w:p w14:paraId="0DC1A4CF" w14:textId="77777777" w:rsidR="004B3A48" w:rsidRDefault="004B3A48" w:rsidP="00E24782">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31A7D1CF" w14:textId="77777777" w:rsidR="007D7880" w:rsidRDefault="007D7880" w:rsidP="00E24782">
+    <w:p w14:paraId="16BE374A" w14:textId="77777777" w:rsidR="004B3A48" w:rsidRDefault="004B3A48" w:rsidP="00E24782">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DD6238D" w14:textId="77777777" w:rsidR="00E24782" w:rsidRDefault="00E24782" w:rsidP="00E24782">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:firstLine="420"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77ACB300" w14:textId="77777777" w:rsidR="00E24782" w:rsidRDefault="00E24782" w:rsidP="00E24782">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:firstLine="420"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2ACC33CD" w14:textId="77777777" w:rsidR="00E24782" w:rsidRDefault="00E24782" w:rsidP="00E24782">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:firstLine="420"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="277272AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDDC95A0"/>
     <w:lvl w:ilvl="0" w:tplc="D904FC26">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1266" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2292,271 +2309,284 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2099595340">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="453671535">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2137064749">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="160"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00861058"/>
+    <w:rsid w:val="000007FB"/>
     <w:rsid w:val="00001835"/>
     <w:rsid w:val="00010E79"/>
     <w:rsid w:val="000525FC"/>
     <w:rsid w:val="00083EE1"/>
+    <w:rsid w:val="000A4A88"/>
     <w:rsid w:val="0011614E"/>
     <w:rsid w:val="001231C3"/>
     <w:rsid w:val="00145992"/>
     <w:rsid w:val="001654E1"/>
     <w:rsid w:val="00196CF7"/>
     <w:rsid w:val="001B66E9"/>
     <w:rsid w:val="001C79B2"/>
     <w:rsid w:val="001D3CC1"/>
     <w:rsid w:val="001D5343"/>
     <w:rsid w:val="001E58F2"/>
     <w:rsid w:val="002006C6"/>
     <w:rsid w:val="002052C7"/>
     <w:rsid w:val="00213892"/>
     <w:rsid w:val="00224B8B"/>
     <w:rsid w:val="00245DEC"/>
     <w:rsid w:val="00254FBA"/>
     <w:rsid w:val="00277B2C"/>
     <w:rsid w:val="002E52BB"/>
     <w:rsid w:val="002F0006"/>
     <w:rsid w:val="003220E4"/>
     <w:rsid w:val="00330ED7"/>
     <w:rsid w:val="0037313D"/>
     <w:rsid w:val="00387EC1"/>
     <w:rsid w:val="00393850"/>
     <w:rsid w:val="00393F51"/>
     <w:rsid w:val="00396478"/>
     <w:rsid w:val="003D43D4"/>
     <w:rsid w:val="003F14E3"/>
     <w:rsid w:val="004118AB"/>
     <w:rsid w:val="00424054"/>
     <w:rsid w:val="00433E13"/>
     <w:rsid w:val="00446372"/>
     <w:rsid w:val="004A66BA"/>
+    <w:rsid w:val="004B3A48"/>
     <w:rsid w:val="004C08A9"/>
     <w:rsid w:val="004C5392"/>
     <w:rsid w:val="005140B5"/>
     <w:rsid w:val="005673B6"/>
     <w:rsid w:val="00591B69"/>
     <w:rsid w:val="00597EE9"/>
     <w:rsid w:val="0062225A"/>
     <w:rsid w:val="006226D3"/>
-    <w:rsid w:val="006436E6"/>
     <w:rsid w:val="00645038"/>
     <w:rsid w:val="00646C55"/>
+    <w:rsid w:val="0065740D"/>
+    <w:rsid w:val="00671362"/>
     <w:rsid w:val="00697E61"/>
     <w:rsid w:val="006D01D6"/>
     <w:rsid w:val="006E390A"/>
     <w:rsid w:val="006F4260"/>
     <w:rsid w:val="0074700F"/>
     <w:rsid w:val="00792C36"/>
     <w:rsid w:val="00797F75"/>
     <w:rsid w:val="007C646D"/>
     <w:rsid w:val="007C6A08"/>
     <w:rsid w:val="007D7880"/>
     <w:rsid w:val="007E36C6"/>
     <w:rsid w:val="00800A89"/>
     <w:rsid w:val="008557EC"/>
     <w:rsid w:val="00857FF0"/>
     <w:rsid w:val="00861058"/>
     <w:rsid w:val="0086325E"/>
+    <w:rsid w:val="00867313"/>
     <w:rsid w:val="00896954"/>
     <w:rsid w:val="008A39C8"/>
     <w:rsid w:val="008D5977"/>
     <w:rsid w:val="008E614A"/>
     <w:rsid w:val="00905089"/>
     <w:rsid w:val="00910F48"/>
     <w:rsid w:val="00911C7B"/>
     <w:rsid w:val="009206E3"/>
     <w:rsid w:val="0092683E"/>
     <w:rsid w:val="00933B4C"/>
     <w:rsid w:val="00935A31"/>
     <w:rsid w:val="0096354D"/>
     <w:rsid w:val="00970B97"/>
     <w:rsid w:val="009723F1"/>
     <w:rsid w:val="009735AE"/>
     <w:rsid w:val="0097484C"/>
     <w:rsid w:val="009D349C"/>
     <w:rsid w:val="009E1FD2"/>
     <w:rsid w:val="00A17438"/>
     <w:rsid w:val="00A17E04"/>
     <w:rsid w:val="00A225B8"/>
     <w:rsid w:val="00A24461"/>
+    <w:rsid w:val="00A4105D"/>
     <w:rsid w:val="00A46E26"/>
     <w:rsid w:val="00A50CFC"/>
     <w:rsid w:val="00A92A3E"/>
     <w:rsid w:val="00AD5FA1"/>
     <w:rsid w:val="00AE12B0"/>
     <w:rsid w:val="00AE52AF"/>
     <w:rsid w:val="00B25CFA"/>
     <w:rsid w:val="00B37FDB"/>
+    <w:rsid w:val="00B81899"/>
     <w:rsid w:val="00BA3255"/>
+    <w:rsid w:val="00BA6163"/>
     <w:rsid w:val="00BB41F9"/>
+    <w:rsid w:val="00BE60D3"/>
     <w:rsid w:val="00BE72A9"/>
     <w:rsid w:val="00BF4D4B"/>
     <w:rsid w:val="00C13293"/>
     <w:rsid w:val="00C178A7"/>
     <w:rsid w:val="00C4363C"/>
     <w:rsid w:val="00C4682B"/>
     <w:rsid w:val="00C73360"/>
     <w:rsid w:val="00C7626F"/>
     <w:rsid w:val="00CA132E"/>
     <w:rsid w:val="00CA32A9"/>
+    <w:rsid w:val="00CE69CF"/>
     <w:rsid w:val="00CF3739"/>
     <w:rsid w:val="00D07618"/>
     <w:rsid w:val="00D61789"/>
     <w:rsid w:val="00D90D4B"/>
+    <w:rsid w:val="00DA102F"/>
     <w:rsid w:val="00DE4206"/>
+    <w:rsid w:val="00DF05D7"/>
     <w:rsid w:val="00E00880"/>
     <w:rsid w:val="00E106E4"/>
     <w:rsid w:val="00E24782"/>
     <w:rsid w:val="00E278CB"/>
     <w:rsid w:val="00E428C0"/>
     <w:rsid w:val="00E51099"/>
+    <w:rsid w:val="00E52051"/>
     <w:rsid w:val="00E67E15"/>
+    <w:rsid w:val="00E82EC6"/>
     <w:rsid w:val="00E910D6"/>
     <w:rsid w:val="00E91D63"/>
     <w:rsid w:val="00E9606E"/>
     <w:rsid w:val="00EC1443"/>
     <w:rsid w:val="00EC4985"/>
     <w:rsid w:val="00EC6922"/>
     <w:rsid w:val="00ED40A9"/>
     <w:rsid w:val="00EE336C"/>
     <w:rsid w:val="00F15430"/>
     <w:rsid w:val="00F65954"/>
     <w:rsid w:val="00F65FE4"/>
     <w:rsid w:val="00F84951"/>
     <w:rsid w:val="00F85A38"/>
     <w:rsid w:val="00FA54B8"/>
     <w:rsid w:val="00FE1EF1"/>
     <w:rsid w:val="00FF434F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="33A596AC"/>
   <w15:docId w15:val="{8072EC62-2D8F-4491-A152-5E3CA0F6E5F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="200" w:firstLine="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3055,51 +3085,51 @@
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00792C36"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3354,66 +3384,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>98</Words>
-  <Characters>564</Characters>
+  <Words>103</Words>
+  <Characters>593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>661</CharactersWithSpaces>
+  <CharactersWithSpaces>695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>公益社団法人兵庫県看護協会</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>