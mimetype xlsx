--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -1,189 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\HNA-AD01\share\地域ケア事業部_訪問看護\V　連絡協議会\兵庫県訪問看護ステーション連絡協議会\ブロック理事用ファイル\R8年度\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\HNA-AD01\share\地域ケア事業部_訪問看護\V　連絡協議会\兵庫県訪問看護ステーション連絡協議会\様式集\ブロック活動様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24B868D2-48DD-4561-AF39-AD40E6EDDF1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A51E7BBD-CCB3-4BD2-93D6-A2B667AFE3E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式2個人用" sheetId="1" r:id="rId1"/>
     <sheet name="様式2事業所等用" sheetId="5" r:id="rId2"/>
     <sheet name="様式2-1 (記入例現金用)" sheetId="2" r:id="rId3"/>
     <sheet name="様式2-2 (記入例振込用) " sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'様式2-1 (記入例現金用)'!$A$1:$K$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'様式2-2 (記入例振込用) '!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">様式2個人用!$A$1:$H$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">様式2事業所等用!$A$1:$H$43</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G16" i="3" l="1"/>
+  <c r="G15" i="5" l="1"/>
+  <c r="C36" i="5"/>
+  <c r="G15" i="3"/>
+  <c r="G16" i="3" s="1"/>
+  <c r="G16" i="2"/>
   <c r="G15" i="2"/>
-  <c r="G16" i="2" s="1"/>
-  <c r="C36" i="5"/>
   <c r="G14" i="1"/>
   <c r="B40" i="5"/>
   <c r="C35" i="5"/>
   <c r="B9" i="5"/>
   <c r="B41" i="3"/>
   <c r="C39" i="3"/>
   <c r="C36" i="3"/>
   <c r="C37" i="3"/>
   <c r="B41" i="2"/>
   <c r="C36" i="2"/>
   <c r="C37" i="2"/>
   <c r="C39" i="2" l="1"/>
   <c r="C38" i="2"/>
   <c r="C37" i="5"/>
   <c r="C39" i="5" s="1"/>
-  <c r="G15" i="5"/>
   <c r="C38" i="3"/>
   <c r="C40" i="3" s="1"/>
   <c r="B10" i="3"/>
   <c r="B10" i="2"/>
   <c r="C40" i="2" l="1"/>
   <c r="B40" i="1"/>
   <c r="C35" i="1"/>
   <c r="C36" i="1"/>
   <c r="C38" i="1"/>
   <c r="G15" i="1"/>
   <c r="B9" i="1"/>
   <c r="C37" i="1" l="1"/>
   <c r="C39" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="47">
   <si>
     <t>領　　収　　書</t>
     <rPh sb="0" eb="1">
       <t>リョウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オサム</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>内　　訳</t>
     <rPh sb="0" eb="1">
       <t>ウチ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヤク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>金　額</t>
     <rPh sb="0" eb="1">
       <t>キン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>講　師　料</t>
     <rPh sb="0" eb="1">
       <t>コウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>リョウ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ショトクゼイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>交　通　費</t>
     <rPh sb="0" eb="1">
       <t>コウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ツウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>支　払　額</t>
     <rPh sb="0" eb="1">
       <t>ササ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>フツ</t>
     </rPh>
     <rPh sb="4" eb="5">
@@ -300,99 +289,50 @@
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>一般社団法人兵庫県訪問看護ステーション連絡協議会</t>
     <rPh sb="0" eb="6">
       <t>イッパンシャダンホウジン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ヒョウゴケン</t>
     </rPh>
     <rPh sb="9" eb="24">
       <t>ホウレンキョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>兵訪　連子　</t>
     <rPh sb="0" eb="1">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ホウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>レンコ</t>
-    </rPh>
-[...47 lines deleted...]
-      <t>サマ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　 ○○○○○研修　講師謝金として</t>
     <rPh sb="7" eb="9">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>コウシ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シャキン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>　但し、(一</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
@@ -513,205 +453,50 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　○○ブロック</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　交通費　〇〇駅～〇〇駅</t>
     <rPh sb="1" eb="4">
       <t>コウツウヒ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>エキ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>エキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>20〇〇/9/2</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <r>
-[...153 lines deleted...]
-  <si>
     <t>[様式2-1]：領収書…講師に住所、氏名の記載と押印して頂く。</t>
     <rPh sb="1" eb="3">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>リョウシュウショ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コウシ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ジュウショ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>シメイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>キサイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>オウイン</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>イタダ</t>
     </rPh>
@@ -745,116 +530,50 @@
       <t>オコナ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>トウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ツキ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>チュウ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>リョウシュウショ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>トウ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>ジムキョク</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ソウフ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>シタ</t>
-    </rPh>
-[...64 lines deleted...]
-      <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>(一社)兵庫県訪問看護ｽﾃｰｼｮﾝ連絡協議会</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
       <rPr>
@@ -942,66 +661,389 @@
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>交通費</t>
     <rPh sb="0" eb="3">
       <t>コウツウヒ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>源泉所得税</t>
     <rPh sb="0" eb="2">
       <t>ゲンセン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ショトクゼイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>　事業所名</t>
+    <rPh sb="1" eb="4">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
     <t>源泉所得税</t>
+    <rPh sb="0" eb="2">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショトクゼイ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>源泉所得税</t>
+    </r>
+    <rPh sb="3" eb="5">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショトクゼイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>講  師  料</t>
+    <rPh sb="0" eb="1">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>リョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>[様式2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>個人支払用</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>]：領収書…講師に住所、氏名の記載と押印して頂く。</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>リョウシュウショ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>コウシ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>オウイン</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>イタダ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>領　　収　　書（個人支払用）</t>
+    <rPh sb="0" eb="1">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(一社)兵庫県訪問看護ｽﾃｰｼｮﾝ連絡協議会　○○ブロック　様</t>
+    <rPh sb="1" eb="2">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ヒョウゴケン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カンゴ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>キョウギカイ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>サマ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>　但し、(一</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>社)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>兵庫県訪問看護ｽﾃｰｼｮﾝ連絡協議会　○○ﾌﾞﾛｯｸ</t>
+    </r>
+    <rPh sb="1" eb="2">
+      <t>タダ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ヒョウゴケン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カンゴ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>キョウギカイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>源泉所得税</t>
+    </r>
+    <rPh sb="3" eb="5">
+      <t>ゲンセン</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショトクゼイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <t>[様式2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>事業所等支払用</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>]：領収書…担当者が講師に住所、氏名の記載する。押印不要</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>リョウシュウショ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>コウシ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>オウイン</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>領　　収　　書（事業所等支払用）</t>
+    <rPh sb="0" eb="1">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シハラ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="177" formatCode="@\ \ &quot;様&quot;"/>
     <numFmt numFmtId="178" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="179" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -1075,86 +1117,94 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="22"/>
-[...23 lines deleted...]
-    <font>
       <u/>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -1335,521 +1385,355 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="6" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="177" fontId="14" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="14" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="14" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="178" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="通貨_uraH１７．ファーストレベル" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_6.10　保健師職能集会" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>217715</xdr:colOff>
-[...228 lines deleted...]
-      <xdr:col>5</xdr:col>
       <xdr:colOff>979487</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>65405</xdr:rowOff>
+      <xdr:rowOff>65406</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>186372</xdr:colOff>
-      <xdr:row>7</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47626</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形吹き出し 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4424362" y="613093"/>
-          <a:ext cx="1064260" cy="656907"/>
+          <a:off x="4424362" y="835344"/>
+          <a:ext cx="1064260" cy="482282"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -91666"/>
-            <a:gd name="adj2" fmla="val 48818"/>
+            <a:gd name="adj1" fmla="val -93903"/>
+            <a:gd name="adj2" fmla="val 86672"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
@@ -2019,149 +1903,149 @@
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000"/>
             <a:t>金額をそのまま入力</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>320040</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>55563</xdr:rowOff>
+      <xdr:colOff>203623</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>119063</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>228600</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>123824</xdr:rowOff>
+      <xdr:colOff>112183</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>60324</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="角丸四角形吹き出し 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6019165" y="2373313"/>
-          <a:ext cx="1432560" cy="846136"/>
+          <a:off x="5918623" y="2944813"/>
+          <a:ext cx="1432560" cy="840844"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -98722"/>
-            <a:gd name="adj2" fmla="val 23916"/>
+            <a:gd name="adj1" fmla="val -85424"/>
+            <a:gd name="adj2" fmla="val -13844"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>＊個人支払い又は事業所等支払いによって、有り無しが変わる</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>167640</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>198120</xdr:rowOff>
+      <xdr:colOff>411057</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>88900</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>12700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="角丸四角形吹き出し 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5298440" y="3042920"/>
-          <a:ext cx="1153160" cy="513080"/>
+          <a:off x="6126057" y="2314787"/>
+          <a:ext cx="1201843" cy="523663"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -90573"/>
-            <a:gd name="adj2" fmla="val -55790"/>
+            <a:gd name="adj1" fmla="val -112588"/>
+            <a:gd name="adj2" fmla="val 61429"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000"/>
@@ -2235,141 +2119,141 @@
             </a:rPr>
             <a:t>講師料－所得税＋交通費⇒</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>自動入力、講師への支払額</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>228600</xdr:colOff>
+      <xdr:colOff>196850</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>206375</xdr:colOff>
+      <xdr:colOff>174625</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>127000</xdr:rowOff>
+      <xdr:rowOff>63500</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="角丸四角形吹き出し 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3673475" y="1666875"/>
-          <a:ext cx="1835150" cy="547688"/>
+          <a:off x="3641725" y="1746250"/>
+          <a:ext cx="1835150" cy="404813"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -84595"/>
-            <a:gd name="adj2" fmla="val 78841"/>
+            <a:gd name="adj1" fmla="val -72052"/>
+            <a:gd name="adj2" fmla="val 116096"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000"/>
             <a:t>ブロック名と研修名を入力</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>15240</xdr:rowOff>
+      <xdr:rowOff>15241</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>16</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47626</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="角丸四角形吹き出し 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2293620" y="2606040"/>
-          <a:ext cx="685800" cy="693420"/>
+          <a:off x="2536825" y="2856866"/>
+          <a:ext cx="735013" cy="532448"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -102499"/>
             <a:gd name="adj2" fmla="val 26430"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
@@ -2383,73 +2267,73 @@
             </a:rPr>
             <a:t>駅名等</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>を入力</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>83820</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>160020</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>111125</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="角丸四角形吹き出し 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2301240" y="3406140"/>
-          <a:ext cx="1158240" cy="762000"/>
+          <a:off x="2544445" y="3670618"/>
+          <a:ext cx="1258570" cy="544195"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -87455"/>
-            <a:gd name="adj2" fmla="val -24316"/>
+            <a:gd name="adj1" fmla="val -108898"/>
+            <a:gd name="adj2" fmla="val -15565"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
@@ -2519,73 +2403,73 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>講師の方に、謝金をお渡しした時にご記入・押印していただく。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>309563</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>174625</xdr:rowOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>103188</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="角丸四角形吹き出し 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2928938" y="6302375"/>
-          <a:ext cx="825500" cy="722313"/>
+          <a:ext cx="825500" cy="468313"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -146537"/>
-            <a:gd name="adj2" fmla="val -20528"/>
+            <a:gd name="adj1" fmla="val -156152"/>
+            <a:gd name="adj2" fmla="val 6591"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
@@ -2879,164 +2763,54 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>下線は変更しないように</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...108 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>945572</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>162098</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>147204</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形吹き出し 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A66C14F-3D57-4DCB-BC34-6C1ED6A3EA46}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
@@ -3211,189 +2985,189 @@
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000"/>
             <a:t>金額をそのまま入力</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>198120</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>62865</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>74295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>17</xdr:row>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="角丸四角形吹き出し 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7E257E9-BDBA-477D-BCB3-5536175657E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5873115" y="3055620"/>
-          <a:ext cx="1203960" cy="525780"/>
+          <a:off x="6225540" y="2369820"/>
+          <a:ext cx="1175385" cy="525780"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -90573"/>
-            <a:gd name="adj2" fmla="val -55790"/>
+            <a:gd name="adj1" fmla="val -114074"/>
+            <a:gd name="adj2" fmla="val 52906"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000"/>
             <a:t>公共交通機関で計算して入力。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>312420</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>701040</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>167640</xdr:rowOff>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="角丸四角形吹き出し 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F7F04D6-9B3F-45BF-8ED0-8FC021A9D1EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4741545" y="3680460"/>
-          <a:ext cx="2122170" cy="525780"/>
+          <a:off x="4741545" y="3899535"/>
+          <a:ext cx="2122170" cy="510540"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -40911"/>
             <a:gd name="adj2" fmla="val -108006"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>講師料－所得税＋交通費⇒</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
-            <a:t>自動入力</a:t>
+            <a:t>自動入力  講師への支払額</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>60614</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>68580</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>103909</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="角丸四角形吹き出し 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9691020-0BBA-4DFA-9A51-27123F1B5154}"/>
@@ -3502,73 +3276,73 @@
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>駅名等</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>を入力</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>83820</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>106680</xdr:rowOff>
+      <xdr:rowOff>106681</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>160020</xdr:rowOff>
+      <xdr:rowOff>9526</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="角丸四角形吹き出し 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2ED6A8E-5796-4071-836D-BA06814A0E8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2550795" y="3430905"/>
-          <a:ext cx="1255395" cy="767715"/>
+          <a:off x="2550795" y="3649981"/>
+          <a:ext cx="1255395" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -87455"/>
             <a:gd name="adj2" fmla="val -24316"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
@@ -4081,80 +3855,80 @@
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>振込控えを添付する</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1600" b="1" u="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>277090</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25977</xdr:rowOff>
+      <xdr:colOff>153265</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>209549</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>337703</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>103909</xdr:rowOff>
+      <xdr:colOff>213878</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>37233</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="角丸四角形吹き出し 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85EC5FAF-CFE5-4E23-A32B-6845FF9583AA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5974772" y="2311977"/>
-          <a:ext cx="1584613" cy="865909"/>
+          <a:off x="5858740" y="3028949"/>
+          <a:ext cx="1584613" cy="732559"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -93886"/>
-            <a:gd name="adj2" fmla="val 25752"/>
+            <a:gd name="adj1" fmla="val -85471"/>
+            <a:gd name="adj2" fmla="val -23657"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" u="sng">
@@ -4220,160 +3994,50 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>下線は変更しないように</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
-        </a:p>
-[...108 lines deleted...]
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -4600,1597 +4264,1602 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H43"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A8" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12:G13"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B2" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="B5" s="60" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="62"/>
+      <c r="B5" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="72"/>
     </row>
     <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="7"/>
       <c r="H6" s="8"/>
     </row>
     <row r="7" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="9" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="8"/>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="11"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="8"/>
     </row>
     <row r="9" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12">
         <f>G12+G14+G13</f>
         <v>0</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="H9" s="8"/>
     </row>
     <row r="10" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="11"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="H10" s="8"/>
     </row>
     <row r="11" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="63" t="s">
-[...4 lines deleted...]
-      <c r="E11" s="65"/>
+      <c r="B11" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="75"/>
       <c r="F11" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="8"/>
     </row>
     <row r="12" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="66" t="s">
-[...4 lines deleted...]
-      <c r="E12" s="68"/>
+      <c r="B12" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="78"/>
       <c r="F12" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G12" s="40"/>
+      <c r="G12" s="60"/>
       <c r="H12" s="8"/>
     </row>
     <row r="13" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="69"/>
-[...1 lines deleted...]
-      <c r="D13" s="70"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
       <c r="E13" s="7"/>
-      <c r="F13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="41"/>
+      <c r="F13" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="G13" s="61"/>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:8" ht="19.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="71" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="41">
+      <c r="B14" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="86"/>
+      <c r="D14" s="86"/>
+      <c r="E14" s="87"/>
+      <c r="F14" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="61">
         <f>ROUNDDOWN((G12+G13)*-10.21%,0)</f>
         <v>0</v>
       </c>
       <c r="H14" s="8"/>
     </row>
     <row r="15" spans="1:8" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="19"/>
-      <c r="D15" s="17"/>
+      <c r="B15" s="18"/>
+      <c r="D15" s="16"/>
       <c r="E15" s="7"/>
-      <c r="F15" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="42">
+      <c r="F15" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="62">
         <f>G12+G13+G14</f>
         <v>0</v>
       </c>
       <c r="H15" s="8"/>
     </row>
     <row r="16" spans="1:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B16" s="11" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-      <c r="D16" s="17"/>
+        <v>6</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B17" s="75" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="76"/>
+      <c r="B17" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="82"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="8"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B18" s="19"/>
+      <c r="B18" s="18"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="8"/>
     </row>
     <row r="19" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="9" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D19" s="17"/>
+        <v>7</v>
+      </c>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="8"/>
     </row>
     <row r="20" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="D20" s="17"/>
+        <v>8</v>
+      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B21" s="9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D21" s="17"/>
+        <v>9</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B22" s="9"/>
-      <c r="C22" s="17"/>
-      <c r="D22" s="17"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="8"/>
     </row>
     <row r="23" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="17"/>
-[...4 lines deleted...]
-      <c r="H23" s="20"/>
+      <c r="H23" s="19"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B24" s="21"/>
-[...5 lines deleted...]
-      <c r="H24" s="23"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="22"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B27" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B28" s="22"/>
-      <c r="C28" s="22"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
     </row>
     <row r="29" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B29" s="24"/>
-      <c r="C29" s="25"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="24"/>
     </row>
     <row r="30" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B30" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="53"/>
+      <c r="B30" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="84"/>
     </row>
     <row r="31" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B31" s="9"/>
-      <c r="C31" s="26"/>
+      <c r="C31" s="25"/>
     </row>
     <row r="32" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B32" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="55"/>
+      <c r="B32" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="65"/>
     </row>
     <row r="33" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B33" s="9"/>
-      <c r="C33" s="26"/>
-      <c r="G33" s="27"/>
+      <c r="C33" s="25"/>
+      <c r="G33" s="63"/>
     </row>
     <row r="34" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B34" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="63"/>
+    </row>
+    <row r="35" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B35" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G34" s="27"/>
-[...5 lines deleted...]
-      <c r="C35" s="29">
+      <c r="C35" s="28">
         <f>G12</f>
         <v>0</v>
       </c>
-      <c r="G35" s="30"/>
+      <c r="G35" s="29"/>
     </row>
     <row r="36" spans="2:7" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="32">
+      <c r="B36" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="30">
         <f>G13</f>
         <v>0</v>
       </c>
-      <c r="G36" s="27"/>
+      <c r="G36" s="63"/>
     </row>
     <row r="37" spans="2:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="34">
+      <c r="B37" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="32">
         <f>SUM(C35:C36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="36">
+      <c r="B38" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="33">
         <f>G14</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="38">
+      <c r="B39" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="35">
         <f>SUM(C37:C38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="56" t="str">
+      <c r="B40" s="66" t="str">
         <f>B17</f>
         <v>20〇〇/9/2</v>
       </c>
-      <c r="C40" s="57"/>
+      <c r="C40" s="67"/>
     </row>
     <row r="41" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B41" s="9"/>
-      <c r="C41" s="26"/>
+      <c r="C41" s="25"/>
     </row>
     <row r="42" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B42" s="58" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="59"/>
+      <c r="B42" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="69"/>
     </row>
     <row r="43" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B43" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="23"/>
+      <c r="B43" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B14:E14"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.11811023622047245" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68ABB3E7-5748-499B-B661-2EF5E6D97ECD}">
   <dimension ref="A1:H43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView showGridLines="0" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B2" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="B5" s="60" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="62"/>
+      <c r="B5" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="72"/>
     </row>
     <row r="6" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="7"/>
       <c r="H6" s="8"/>
     </row>
     <row r="7" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="9" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="8"/>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="11"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="8"/>
     </row>
     <row r="9" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12">
         <f>G12+G14+G13</f>
         <v>0</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="H9" s="8"/>
     </row>
     <row r="10" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="11"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="H10" s="8"/>
     </row>
     <row r="11" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="63" t="s">
-[...4 lines deleted...]
-      <c r="E11" s="65"/>
+      <c r="B11" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="75"/>
       <c r="F11" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="8"/>
     </row>
     <row r="12" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="66" t="s">
-[...4 lines deleted...]
-      <c r="E12" s="68"/>
+      <c r="B12" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="78"/>
       <c r="F12" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G12" s="40"/>
+      <c r="G12" s="60"/>
       <c r="H12" s="8"/>
     </row>
     <row r="13" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="69"/>
-[...1 lines deleted...]
-      <c r="D13" s="70"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
       <c r="E13" s="7"/>
-      <c r="F13" s="15"/>
-      <c r="G13" s="41"/>
+      <c r="F13" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="G13" s="61"/>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:8" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="71" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="16" t="s">
+      <c r="B14" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="86"/>
+      <c r="D14" s="86"/>
+      <c r="E14" s="87"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="8"/>
+    </row>
+    <row r="15" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="18"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="42"/>
-[...10 lines deleted...]
-        <f>G12+G13+G14</f>
+      <c r="G15" s="62">
+        <f>SUM(G12:G13)</f>
         <v>0</v>
       </c>
       <c r="H15" s="8"/>
     </row>
     <row r="16" spans="1:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B16" s="11" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-      <c r="D16" s="17"/>
+        <v>6</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B17" s="75" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="76"/>
+      <c r="B17" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="82"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="8"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B18" s="19"/>
+      <c r="B18" s="18"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="8"/>
     </row>
     <row r="19" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="9" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D19" s="17"/>
+        <v>7</v>
+      </c>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="8"/>
     </row>
     <row r="20" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9"/>
-      <c r="C20" s="17"/>
-      <c r="D20" s="17"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B21" s="9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D21" s="17"/>
+        <v>9</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B22" s="9"/>
-      <c r="C22" s="17"/>
-      <c r="D22" s="17"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="8"/>
     </row>
     <row r="23" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B23" s="9" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="H23" s="20"/>
+        <v>33</v>
+      </c>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="17"/>
+      <c r="H23" s="19"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B24" s="21"/>
-[...5 lines deleted...]
-      <c r="H24" s="23"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="22"/>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B28" s="22"/>
-      <c r="C28" s="22"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
     </row>
     <row r="29" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B29" s="24"/>
-      <c r="C29" s="25"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="24"/>
     </row>
     <row r="30" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B30" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="53"/>
+      <c r="B30" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="84"/>
     </row>
     <row r="31" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B31" s="9"/>
-      <c r="C31" s="26"/>
+      <c r="C31" s="25"/>
     </row>
     <row r="32" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B32" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="55"/>
+      <c r="B32" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="65"/>
     </row>
     <row r="33" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B33" s="9"/>
-      <c r="C33" s="26"/>
-      <c r="G33" s="27"/>
+      <c r="C33" s="25"/>
+      <c r="G33" s="63"/>
     </row>
     <row r="34" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B34" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G34" s="27"/>
+        <v>13</v>
+      </c>
+      <c r="G34" s="63"/>
     </row>
     <row r="35" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B35" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="29">
+      <c r="B35" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="28">
         <f>G12</f>
         <v>0</v>
       </c>
-      <c r="G35" s="30"/>
+      <c r="G35" s="29"/>
     </row>
     <row r="36" spans="2:7" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="50" t="s">
-[...3 lines deleted...]
-        <f>G14</f>
+      <c r="B36" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="30">
+        <f>G13</f>
         <v>0</v>
       </c>
-      <c r="G36" s="27"/>
+      <c r="G36" s="63"/>
     </row>
     <row r="37" spans="2:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="34">
+      <c r="B37" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="32">
         <f>SUM(C35:C36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="36"/>
+      <c r="B38" s="48"/>
+      <c r="C38" s="33">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="38">
+      <c r="B39" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="35">
         <f>SUM(C37:C38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="56" t="str">
+      <c r="B40" s="66" t="str">
         <f>B17</f>
         <v>20〇〇/9/2</v>
       </c>
-      <c r="C40" s="57"/>
+      <c r="C40" s="67"/>
     </row>
     <row r="41" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B41" s="9"/>
-      <c r="C41" s="26"/>
+      <c r="C41" s="25"/>
     </row>
     <row r="42" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B42" s="58" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="59"/>
+      <c r="B42" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="69"/>
     </row>
     <row r="43" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B43" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="23"/>
+      <c r="B43" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B17:C17"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.11811023622047245" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H44"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A28" zoomScale="90" zoomScaleNormal="120" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
-        <v>38</v>
+      <c r="A1" s="45" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B3" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B5" s="2"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="61"/>
-[...4 lines deleted...]
-      <c r="H6" s="62"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="72"/>
     </row>
     <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="5"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="7"/>
       <c r="H7" s="8"/>
     </row>
     <row r="8" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="8"/>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="11"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="8"/>
     </row>
     <row r="10" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12">
         <f>G13+G15+G14</f>
         <v>19421</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="H10" s="8"/>
     </row>
     <row r="11" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="11"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="H11" s="8"/>
     </row>
     <row r="12" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="63" t="s">
-[...4 lines deleted...]
-      <c r="E12" s="65"/>
+      <c r="B12" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="75"/>
       <c r="F12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="8"/>
     </row>
     <row r="13" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="66" t="s">
-[...4 lines deleted...]
-      <c r="E13" s="68"/>
+      <c r="B13" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="93"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="94"/>
       <c r="F13" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="37">
         <v>21000</v>
       </c>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="69"/>
-[...1 lines deleted...]
-      <c r="D14" s="70"/>
+      <c r="B14" s="79"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="80"/>
       <c r="E14" s="7"/>
-      <c r="F14" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="41">
+      <c r="F14" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="G14" s="38">
         <v>629</v>
       </c>
       <c r="H14" s="8"/>
     </row>
     <row r="15" spans="1:8" ht="19.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="71" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="41">
+      <c r="B15" s="95" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="96"/>
+      <c r="D15" s="96"/>
+      <c r="E15" s="97"/>
+      <c r="F15" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="38">
         <f>ROUNDDOWN((G13+G14)*-10.21%,0)</f>
         <v>-2208</v>
       </c>
       <c r="H15" s="8"/>
     </row>
     <row r="16" spans="1:8" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="19"/>
-      <c r="D16" s="17"/>
+      <c r="B16" s="18"/>
+      <c r="D16" s="16"/>
       <c r="E16" s="7"/>
-      <c r="F16" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="42">
+      <c r="F16" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="39">
         <f>G13+G14+G15</f>
         <v>19421</v>
       </c>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B17" s="11" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-      <c r="D17" s="17"/>
+        <v>6</v>
+      </c>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="8"/>
     </row>
     <row r="18" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B18" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="74"/>
+      <c r="B18" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="98"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="8"/>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B19" s="19"/>
+      <c r="B19" s="18"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="8"/>
     </row>
     <row r="20" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D20" s="17"/>
+        <v>7</v>
+      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="D21" s="17"/>
+        <v>8</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B22" s="9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D22" s="17"/>
+        <v>9</v>
+      </c>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="8"/>
     </row>
     <row r="23" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B23" s="9"/>
-      <c r="C23" s="17"/>
-      <c r="D23" s="17"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="8"/>
     </row>
     <row r="24" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C24" s="17"/>
-[...4 lines deleted...]
-      <c r="H24" s="20"/>
+      <c r="H24" s="19"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B25" s="21"/>
-[...5 lines deleted...]
-      <c r="H25" s="23"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="22"/>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B28" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B29" s="22"/>
-      <c r="C29" s="22"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
     </row>
     <row r="30" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B30" s="24"/>
-      <c r="C30" s="25"/>
+      <c r="B30" s="23"/>
+      <c r="C30" s="24"/>
     </row>
     <row r="31" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B31" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="53"/>
+      <c r="B31" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="84"/>
     </row>
     <row r="32" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B32" s="9"/>
-      <c r="C32" s="26"/>
+      <c r="C32" s="25"/>
     </row>
     <row r="33" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B33" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="55"/>
+      <c r="B33" s="88" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="89"/>
     </row>
     <row r="34" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B34" s="9"/>
-      <c r="C34" s="26"/>
-      <c r="G34" s="27"/>
+      <c r="C34" s="25"/>
+      <c r="G34" s="26"/>
     </row>
     <row r="35" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B35" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="26"/>
+    </row>
+    <row r="36" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B36" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G35" s="27"/>
-[...5 lines deleted...]
-      <c r="C36" s="43">
+      <c r="C36" s="40">
         <f>G13</f>
         <v>21000</v>
       </c>
-      <c r="G36" s="30"/>
+      <c r="G36" s="29"/>
     </row>
     <row r="37" spans="2:7" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="44">
+      <c r="B37" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" s="41">
         <f>G14</f>
         <v>629</v>
       </c>
-      <c r="G37" s="27"/>
+      <c r="G37" s="26"/>
     </row>
     <row r="38" spans="2:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="45">
+      <c r="B38" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="42">
         <f>SUM(C36:C37)</f>
         <v>21629</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="46">
+      <c r="B39" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="43">
         <f>G15</f>
         <v>-2208</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="47">
+      <c r="B40" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="44">
         <f>SUM(C38:C39)</f>
         <v>19421</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="56" t="str">
+      <c r="B41" s="90" t="str">
         <f>B18</f>
         <v>20〇〇/9/2</v>
       </c>
-      <c r="C41" s="57"/>
+      <c r="C41" s="91"/>
     </row>
     <row r="42" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B42" s="9"/>
-      <c r="C42" s="26"/>
+      <c r="C42" s="25"/>
     </row>
     <row r="43" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B43" s="58" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="59"/>
+      <c r="B43" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="69"/>
     </row>
     <row r="44" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B44" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="23"/>
+      <c r="B44" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.9055118110236221" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F825DD4-2E70-4D75-BD8D-523E11385392}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H44"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="N12" sqref="N12"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
-        <v>39</v>
+      <c r="A1" s="45" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="1" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B3" s="1" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.15">
       <c r="B5" s="2"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="61"/>
-[...4 lines deleted...]
-      <c r="H6" s="62"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="72"/>
     </row>
     <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="5"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="7"/>
       <c r="H7" s="8"/>
     </row>
     <row r="8" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="8"/>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="11"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="8"/>
     </row>
     <row r="10" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12">
         <f>G13+G15+G14</f>
-        <v>21629</v>
+        <v>19421</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="H10" s="8"/>
     </row>
     <row r="11" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="11"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="H11" s="8"/>
     </row>
     <row r="12" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="63" t="s">
-[...4 lines deleted...]
-      <c r="E12" s="65"/>
+      <c r="B12" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="75"/>
       <c r="F12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="8"/>
     </row>
     <row r="13" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="66" t="s">
-[...4 lines deleted...]
-      <c r="E13" s="68"/>
+      <c r="B13" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="93"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="94"/>
       <c r="F13" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="37">
         <v>21000</v>
       </c>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="69"/>
-[...1 lines deleted...]
-      <c r="D14" s="70"/>
+      <c r="B14" s="79"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="80"/>
       <c r="E14" s="7"/>
-      <c r="F14" s="15"/>
-      <c r="G14" s="41"/>
+      <c r="F14" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="G14" s="38">
+        <v>629</v>
+      </c>
       <c r="H14" s="8"/>
     </row>
     <row r="15" spans="1:8" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="71" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="16" t="s">
+      <c r="B15" s="95" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="96"/>
+      <c r="D15" s="96"/>
+      <c r="E15" s="97"/>
+      <c r="F15" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="53">
+        <f>ROUNDDOWN((G13+G14)*-10.21%,0)</f>
+        <v>-2208</v>
+      </c>
+      <c r="H15" s="8"/>
+    </row>
+    <row r="16" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="18"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="G15" s="42">
-[...11 lines deleted...]
-      <c r="G16" s="42">
+      <c r="G16" s="39">
         <f>G13+G14+G15</f>
-        <v>21629</v>
+        <v>19421</v>
       </c>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B17" s="11" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-      <c r="D17" s="17"/>
+        <v>6</v>
+      </c>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="8"/>
     </row>
     <row r="18" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B18" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="74"/>
+      <c r="B18" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="98"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="8"/>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B19" s="19"/>
+      <c r="B19" s="18"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="8"/>
     </row>
     <row r="20" spans="2:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="9" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D20" s="17"/>
+        <v>7</v>
+      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-      <c r="D21" s="17"/>
+        <v>8</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="16"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B22" s="9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D22" s="17"/>
+        <v>9</v>
+      </c>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="8"/>
     </row>
     <row r="23" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B23" s="9"/>
-      <c r="C23" s="17"/>
-      <c r="D23" s="17"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="8"/>
     </row>
     <row r="24" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B24" s="9" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="H24" s="20"/>
+        <v>36</v>
+      </c>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="17"/>
+      <c r="H24" s="19"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B25" s="21"/>
-[...5 lines deleted...]
-      <c r="H25" s="23"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="22"/>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.15">
       <c r="B28" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.15">
-      <c r="B29" s="22"/>
-      <c r="C29" s="22"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
     </row>
     <row r="30" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B30" s="24"/>
-      <c r="C30" s="25"/>
+      <c r="B30" s="23"/>
+      <c r="C30" s="24"/>
     </row>
     <row r="31" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B31" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="53"/>
+      <c r="B31" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="84"/>
     </row>
     <row r="32" spans="2:8" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B32" s="9"/>
-      <c r="C32" s="26"/>
+      <c r="C32" s="25"/>
     </row>
     <row r="33" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B33" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="55"/>
+      <c r="B33" s="88" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="89"/>
     </row>
     <row r="34" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B34" s="9"/>
-      <c r="C34" s="26"/>
-      <c r="G34" s="27"/>
+      <c r="C34" s="25"/>
+      <c r="G34" s="26"/>
     </row>
     <row r="35" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B35" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="G35" s="27"/>
+        <v>13</v>
+      </c>
+      <c r="G35" s="26"/>
     </row>
     <row r="36" spans="2:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="43">
+      <c r="B36" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="40">
         <f>G13</f>
         <v>21000</v>
       </c>
-      <c r="G36" s="30"/>
+      <c r="G36" s="29"/>
     </row>
     <row r="37" spans="2:7" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="31"/>
-      <c r="C37" s="44">
+      <c r="B37" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="59">
         <f>G14</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G37" s="27"/>
+        <v>629</v>
+      </c>
+      <c r="G37" s="26"/>
     </row>
     <row r="38" spans="2:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="45">
+      <c r="B38" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="42">
         <f>SUM(C36:C37)</f>
-        <v>21000</v>
+        <v>21629</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="35" t="s">
+      <c r="B39" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="C39" s="43">
+        <f>G15</f>
+        <v>-2208</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B40" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="C39" s="46">
-[...8 lines deleted...]
-      <c r="C40" s="47">
+      <c r="C40" s="44">
         <f>SUM(C38:C39)</f>
-        <v>21629</v>
+        <v>19421</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="56" t="str">
+      <c r="B41" s="90" t="str">
         <f>B18</f>
         <v>20〇〇/9/2</v>
       </c>
-      <c r="C41" s="57"/>
+      <c r="C41" s="91"/>
     </row>
     <row r="42" spans="2:7" ht="14.25" x14ac:dyDescent="0.15">
       <c r="B42" s="9"/>
-      <c r="C42" s="26"/>
+      <c r="C42" s="25"/>
     </row>
     <row r="43" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B43" s="58" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="59"/>
+      <c r="B43" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="69"/>
     </row>
     <row r="44" spans="2:7" x14ac:dyDescent="0.15">
-      <c r="B44" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="23"/>
+      <c r="B44" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0.23622047244094491" top="0.9055118110236221" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>